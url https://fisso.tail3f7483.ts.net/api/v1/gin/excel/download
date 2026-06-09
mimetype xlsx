--- v0 (2026-04-12)
+++ v1 (2026-06-09)
@@ -1008,51 +1008,51 @@
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>25K GIN - RIEPILOGO ORDINI</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="8" t="inlineStr">
         <is>
-          <t>Generato il: 12/04/2026 10:42</t>
+          <t>Generato il: 09/06/2026 22:20</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>METRICHE PRINCIPALI</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Totale Ordini</t>
         </is>
       </c>
       <c r="B5" s="6">
         <f>COUNTA(Ordini!A3:A2)</f>
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Fatturato Totale</t>