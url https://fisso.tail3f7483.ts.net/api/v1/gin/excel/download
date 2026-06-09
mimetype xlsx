--- v1 (2026-06-09)
+++ v2 (2026-06-09)
@@ -1008,51 +1008,51 @@
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>25K GIN - RIEPILOGO ORDINI</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="8" t="inlineStr">
         <is>
-          <t>Generato il: 09/06/2026 22:20</t>
+          <t>Generato il: 09/06/2026 23:56</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>METRICHE PRINCIPALI</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Totale Ordini</t>
         </is>
       </c>
       <c r="B5" s="6">
         <f>COUNTA(Ordini!A3:A2)</f>
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Fatturato Totale</t>